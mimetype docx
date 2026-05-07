--- v0 (2026-02-03)
+++ v1 (2026-05-07)
@@ -86,51 +86,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:before="60" w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0F766E"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">PROFILE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20" w:line="260"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0F172A"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Engineering leader with 7+ years managing teams up to 40+ engineers, now focused on building production AI systems. Track record of scaling platforms serving millions (Diageo, Lloyds, Sky) combined with hands-on experience shipping computer vision, RAG systems, and agentic AI. Seeking Engineering Manager role where I can apply both leadership depth and current AI expertise.</w:t>
+        <w:t xml:space="preserve">Engineering manager with 7+ years scaling and managing teams up to 40+ engineers, paired with hands-on delivery of production AI systems — agentic workflows, MCP integrations, multi-agent orchestration, RAG, and on-device computer vision. Comfortable moving between strategic conversations and pairing with engineers in code. Founder background — comfortable building teams and products from scratch, and codifying engagements into reusable architecture and evaluation playbooks. Track record of scaling platforms serving millions at Diageo, Google, and Lloyds.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="CBD5E1" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60" w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0F766E"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">EXPERIENCE</w:t>
       </w:r>
     </w:p>
@@ -230,51 +230,51 @@
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:t xml:space="preserve">Google Cloud Platform · Cloud Run · Firestore · Cloud Armor · Terraform · Okta · PCI DSS Compliance · DevSecOps · Zero Trust Architecture · Team Building</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="10" w:line="240"/>
         <w:ind w:left="215"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0F766E"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t xml:space="preserve">•  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0F172A"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
-        <w:t xml:space="preserve">Partnered with Google to build a greenfield SaaS advertising platform for Dentsu (Japan's largest advertising agency). Led technical delivery on architecture, security, and compliance.</w:t>
+        <w:t xml:space="preserve">Embedded directly with Dentsu (Japan's largest advertising agency) and Google Cloud teams to architect and deliver a greenfield production SaaS advertising platform. Owned technical leadership across architecture, security, and PCI DSS compliance; partnered with senior stakeholders at the customer to shape strategic technical direction and unblock delivery at risk.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="10" w:line="240"/>
         <w:ind w:left="215"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0F766E"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t xml:space="preserve">•  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0F172A"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t xml:space="preserve">Designed and Developed serverless Google Cloud stack: Cloud Run, Firestore, Redis, Cloud Armor WAF. Built Infrastructure as Code with Terraform, CI/CD pipelines, security scanning, and container hardening.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -417,183 +417,183 @@
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:t xml:space="preserve">TypeScript · Next.js · Python · Swift · React Native · LLM · Vercel AI SDK · RAG · MCP · Multi-Agent Systems · Computer Vision · CoreML · ARKit · YOLOv11 · LightGBM · MLOps · pgvector · PostgreSQL · PostGIS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="10" w:line="240"/>
         <w:ind w:left="215"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0F766E"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t xml:space="preserve">•  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0F172A"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
-        <w:t xml:space="preserve">Founded independent AI consultancy building production systems across PropTech, AgTech, and HR Tech domains, architecting end-to-end ML pipelines from data annotation through to model deployment on edge devices with MLOps infrastructure for continuous training.</w:t>
-[...131 lines deleted...]
-        <w:t xml:space="preserve">Agent Smith: AI-powered interview practice platform with multi-persona prompt engineering, structured 5-dimensional scoring via Zod schemas, and streaming conversational responses.</w:t>
+        <w:t xml:space="preserve">Founded independent AI consultancy delivering production agentic systems for strategic customers across PropTech, AgTech, and HR Tech — embedding with founding teams to ship end-to-end, from data annotation through model deployment on edge devices, with MLOps infrastructure for continuous training. Codified each engagement into reusable architecture, evaluation, and prompt-engineering playbooks.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="10" w:line="240"/>
+        <w:ind w:left="215"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0F766E"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve">•  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0F172A"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Architected agentic workflows integrating MCP (Model Context Protocol) with multi-LLM orchestration and human-in-the-loop validation for intelligent automation. Built RAG-powered chat interfaces featuring intelligent tool selection, vector database integration, and context-aware responses.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="10" w:line="240"/>
+        <w:ind w:left="215"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0F766E"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve">•  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0F172A"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PropTech platform: multi-agent system where a Router Agent orchestrates specialised Property, Neighbourhood, and Risk agents. Built companion iOS AR app with real-time computer vision using custom ML models trained on domain-specific datasets, achieving 30+ FPS on-device inference via CoreML and ARKit. Trained LightGBM price prediction models on 30M+ UK property transactions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="10" w:line="240"/>
+        <w:ind w:left="215"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0F766E"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve">•  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0F172A"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve">AgTech iOS AR application: real-time cattle weight estimation through YOLOv11 segmentation, LiDAR depth sensing, and CoreML on-device inference. Implemented multi-model hot-swapping architecture with breed-specific calibration designed for offline-first field operation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="10" w:line="240"/>
+        <w:ind w:left="215"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0F766E"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve">•  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0F172A"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve">HR Tech CV optimisation platform: multi-model routing gateway orchestrating Groq, Claude, and GPT-4o models. Integrated MCP tools including Firecrawl and Brave Search, with Vercel Workflows providing human-in-the-loop checkpoints for quality assurance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="10" w:line="240"/>
+        <w:ind w:left="215"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0F766E"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve">•  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0F172A"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve">RAG-powered semantic search platform: pgvector embeddings with intelligent tool selection and multi-strategy query routing combining constraint, semantic, and hybrid approaches for context-aware event discovery across 50K+ festival listings.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="10" w:line="240"/>
+        <w:ind w:left="215"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0F766E"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve">•  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0F172A"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve">AI-powered interview practice platform: multi-persona prompt engineering, structured 5-dimensional scoring via Zod schemas, and streaming conversational responses.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="10512"/>
         </w:tabs>
         <w:spacing w:before="100" w:after="30"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="114300" cy="114300"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="" descr="" title=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
@@ -715,51 +715,51 @@
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t xml:space="preserve">Managed 40+ engineers across globally distributed teams with direct reports, conducting regular performance reviews, 1:1s, and career development sessions to drive team growth and retention.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="10" w:line="240"/>
         <w:ind w:left="215"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0F766E"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t xml:space="preserve">•  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0F172A"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
-        <w:t xml:space="preserve">Scaled engineering organisation from 15 to 40+ developers through strategic hiring, full-cycle recruitment, and comprehensive onboarding programs while maintaining team culture and productivity.</w:t>
+        <w:t xml:space="preserve">Scaled engineering organisation from 15 to 40+ developers through strategic hiring, full-cycle recruitment, and comprehensive onboarding programmes while maintaining team culture and productivity.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="10" w:line="240"/>
         <w:ind w:left="215"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0F766E"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t xml:space="preserve">•  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0F172A"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t xml:space="preserve">Led development of the company's global headless platform, co-creating the composable architecture vision that now powers over 75% of Diageo traffic for brands including Johnnie Walker, Guinness, Smirnoff, and Baileys.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2928,51 +2928,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteTextChar">
     <w:name w:val="Footnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="FootnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e1a2f8ecb8281bab378f03c203cc937dbdb14d3f.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dcb52ad4ea95b69f793f4b9445dbeaf84ec7f319.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7db18b81d575c8733c54d1f0c73dbc56d689c070.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dec64575dad284049094e22c6a6f67326b0573c8.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fa64a3de97a188bcffa50bf8315cc8052ead13ac.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/78df3517a9cd53aceec4fddccc6eb9f5312c52a8.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/071044559083f3a6ce2b0ae7c8a7e862fd158b20.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/42b5b72d98f1c29780d634b5b409ae9363d39f87.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8125110c0c0f0559580ef326230ec854589d6f89.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/66ac32201d5754dc1bcda47d089214058b225c48.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/65ffb1a28febf3e496f88ace9b16d4769843a11f.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0cbec9f3181885cf913a4f3e698ff072556db2ac.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e1a2f8ecb8281bab378f03c203cc937dbdb14d3f.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/18e71662c2584fb81f9b238a2c77dee0d5829360.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7db18b81d575c8733c54d1f0c73dbc56d689c070.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dec64575dad284049094e22c6a6f67326b0573c8.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fa64a3de97a188bcffa50bf8315cc8052ead13ac.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/78df3517a9cd53aceec4fddccc6eb9f5312c52a8.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/071044559083f3a6ce2b0ae7c8a7e862fd158b20.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/42b5b72d98f1c29780d634b5b409ae9363d39f87.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8125110c0c0f0559580ef326230ec854589d6f89.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/66ac32201d5754dc1bcda47d089214058b225c48.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/65ffb1a28febf3e496f88ace9b16d4769843a11f.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0cbec9f3181885cf913a4f3e698ff072556db2ac.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>