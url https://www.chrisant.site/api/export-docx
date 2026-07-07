--- v1 (2026-05-07)
+++ v2 (2026-07-07)
@@ -36,101 +36,239 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0F172A"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Chris Anthony</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0F766E"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Engineering Manager</w:t>
+        <w:t xml:space="preserve">AI Engineer</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="475569"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t xml:space="preserve">jobs@chrisanthony.fyi  ·  07879675474  ·  linkedin.com/in/chrisanth</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="CBD5E1" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60" w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0F766E"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">PROFILE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20" w:line="260"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0F172A"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Engineering manager with 7+ years scaling and managing teams up to 40+ engineers, paired with hands-on delivery of production AI systems — agentic workflows, MCP integrations, multi-agent orchestration, RAG, and on-device computer vision. Comfortable moving between strategic conversations and pairing with engineers in code. Founder background — comfortable building teams and products from scratch, and codifying engagements into reusable architecture and evaluation playbooks. Track record of scaling platforms serving millions at Diageo, Google, and Lloyds.</w:t>
+        <w:t xml:space="preserve">Building production AI: agentic systems, multi-agent orchestration, RAG, and on-device computer vision. Currently shipping Claude in production, including Innovate UK funded cattle health monitoring across multiple UK farms. 20+ years engineering, 7+ years leading teams up to 40+ engineers, and three startups founded (one acquired) behind the work.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="CBD5E1" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60" w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0F766E"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PRODUCTION AI SYSTEMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="30" w:line="240"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0F172A"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Agricultural Computer-Vision (in development · Sep '26) — </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0F172A"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve">On-device livestock computer vision (DEFRA funded) — a phone app that estimates a cow's weight and health from the camera, fusing YOLOv11 vision with LiDAR depth to weigh within ±5% of a weighbridge, running fully offline via CoreML.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="30" w:line="240"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0F172A"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Agentic Property Intelligence (in development · Aug '26) — </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0F172A"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Three systems in one — agentic AI, price-prediction ML, and on-device AR vision: a multi-agent router orchestrates specialist agents with Zod-governed structured output; a LightGBM model predicts prices from 30M+ UK transactions; and YOLOv11 vision runs live in an ARKit iOS app via CoreML at 30+ FPS.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="30" w:line="240"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0F172A"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Agentic PR review system — </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0F172A"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve">An AI reviewer that comments on every pull request — Claude reads each diff in CI and returns structured findings (severity, type, category), with prompt caching keeping cost flat; used across a Google Cloud engagement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="30" w:line="240"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0F172A"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve">HR-tech analysis platform — </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0F172A"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A CV-screening platform that picks the best AI model for each task — routing between Claude, GPT-4.1, Groq Llama and Grok, with eval-driven swaps that cut per-task cost 40–67%; long-running jobs run as durable workflows that pause for human review.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="30" w:line="240"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0F172A"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Event discovery platform — </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0F172A"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve">RAG-powered semantic event search across 50K+ listings — pgvector inside Postgres so semantic queries combine with date, venue, and price filters; multimodal photo-to-recommendation pipeline.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="CBD5E1" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60" w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0F766E"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">EXPERIENCE</w:t>
       </w:r>
     </w:p>
@@ -193,154 +331,176 @@
           <w:b/>
           <w:bCs/>
           <w:color w:val="0F172A"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">Google + Dentsu</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0F172A"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">  —  Engineering Manager</w:t>
       </w:r>
       <w:tab/>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="475569"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">—  November 2025 - Present</w:t>
+        <w:t xml:space="preserve">—  October 2025 - March 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="10" w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="475569"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
-        <w:t xml:space="preserve">Google Cloud Platform · Cloud Run · Firestore · Cloud Armor · Terraform · Okta · PCI DSS Compliance · DevSecOps · Zero Trust Architecture · Team Building</w:t>
+        <w:t xml:space="preserve">Google Cloud Platform · Cloud Run · Cloud SQL · Firestore · Cloud Armor · Terraform · Okta · Claude · Anthropic SDK · Agent Architectures · Prompt Caching · PCI DSS Compliance · DevSecOps · Zero Trust Architecture · Team Building</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="10" w:line="240"/>
         <w:ind w:left="215"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0F766E"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t xml:space="preserve">•  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0F172A"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t xml:space="preserve">Embedded directly with Dentsu (Japan's largest advertising agency) and Google Cloud teams to architect and deliver a greenfield production SaaS advertising platform. Owned technical leadership across architecture, security, and PCI DSS compliance; partnered with senior stakeholders at the customer to shape strategic technical direction and unblock delivery at risk.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="10" w:line="240"/>
         <w:ind w:left="215"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0F766E"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t xml:space="preserve">•  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0F172A"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
-        <w:t xml:space="preserve">Designed and Developed serverless Google Cloud stack: Cloud Run, Firestore, Redis, Cloud Armor WAF. Built Infrastructure as Code with Terraform, CI/CD pipelines, security scanning, and container hardening.</w:t>
+        <w:t xml:space="preserve">Designed and Developed serverless Google Cloud stack: Cloud Run, Cloud SQL, Firestore, Redis, Cloud Armor WAF. Built Infrastructure as Code with Terraform, CI/CD pipelines, security scanning, and container hardening.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="10" w:line="240"/>
         <w:ind w:left="215"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0F766E"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t xml:space="preserve">•  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0F172A"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t xml:space="preserve">Implemented comprehensive security framework covering access control, cryptography, and operations. Achieved PCI DSS compliance with tamper-resistant audit trails and enterprise SSO via Okta.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="10" w:line="240"/>
         <w:ind w:left="215"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0F766E"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t xml:space="preserve">•  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0F172A"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t xml:space="preserve">Built and managed cross-functional engineering team, coordinating Google Cloud specialists and external vendors to deliver on aggressive timelines.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="10" w:line="240"/>
+        <w:ind w:left="215"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0F766E"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve">•  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0F172A"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Built an agentic PR review system on Claude (Anthropic SDK) that loads review skills at runtime — selecting domain-specific guidelines by file type from a library of GitHub-hosted skill definitions, with per-repo overrides, structured JSON findings, prompt caching, and intelligent chunking for large PRs. Deployed across the engagement to scale code quality and compliance review.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="10512"/>
         </w:tabs>
         <w:spacing w:before="140" w:after="20"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="114300" cy="114300"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="" descr="" title=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
@@ -395,205 +555,161 @@
       </w:r>
       <w:tab/>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="475569"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">—  February 2024 - Present</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="10" w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="475569"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
-        <w:t xml:space="preserve">TypeScript · Next.js · Python · Swift · React Native · LLM · Vercel AI SDK · RAG · MCP · Multi-Agent Systems · Computer Vision · CoreML · ARKit · YOLOv11 · LightGBM · MLOps · pgvector · PostgreSQL · PostGIS</w:t>
-[...153 lines deleted...]
-        <w:t xml:space="preserve">AI-powered interview practice platform: multi-persona prompt engineering, structured 5-dimensional scoring via Zod schemas, and streaming conversational responses.</w:t>
+        <w:t xml:space="preserve">Python · LLM · Vercel AI SDK · RAG · MCP · Multi-Agent Systems · TypeScript · Computer Vision · MLOps · YOLOv11 · LightGBM · pgvector · PostgreSQL · PostGIS · CoreML · ARKit · Swift · Next.js · React Native</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="10" w:line="240"/>
+        <w:ind w:left="215"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0F766E"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve">•  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0F172A"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Founded independent AI consultancy delivering production agentic systems across Property, Agriculture, and Human Resource Technologies. Won an Innovate UK competition that funded the Agricultural Computer Vision engagement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="10" w:line="240"/>
+        <w:ind w:left="215"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0F766E"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve">•  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0F172A"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Agricultural Computer Vision (Innovate UK funded): real-time cattle weight estimation deployed across multiple farms. Built the Python ML training pipeline — dataset annotation, YOLOv11 segmentation training, breed-specific calibration, CoreML conversion — with MLOps for continuous training. iOS AR companion app delivering offline-first on-device inference via LiDAR depth and CoreML. Integrated Claude for natural-language farm report generation across scan and detection data.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="10" w:line="240"/>
+        <w:ind w:left="215"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0F766E"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve">•  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0F172A"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Property Intelligence Platform: multi-agent system where a Router Agent orchestrates specialised Property, Neighbourhood, and Risk agents, with conversational property Q&amp;A via Claude. On-device computer vision (YOLOv11 → CoreML) powers an iOS AR app with real-time detection at 30+ FPS; price prediction trained on 30M+ UK property transactions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="10" w:line="240"/>
+        <w:ind w:left="215"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0F766E"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve">•  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0F172A"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve">HR Tech Platform: multi-model routing gateway orchestrating Groq, Claude, and GPT-4.1 for deep company research, with MCP tools (Firecrawl, Brave Search) and human-in-the-loop checkpoints via Vercel Workflows.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="10" w:line="240"/>
+        <w:ind w:left="215"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0F766E"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve">•  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0F172A"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Event Discovery Platform: RAG-powered semantic search across 50K+ festival listings — pgvector with adaptive query routing — plus a multimodal photo-to-event recommendation pipeline.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="10512"/>
         </w:tabs>
         <w:spacing w:before="100" w:after="30"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="114300" cy="114300"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="" descr="" title=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
@@ -693,139 +809,139 @@
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:t xml:space="preserve">Team Leadership · Agile/Scrum · OKRs · Stakeholder Management · Budget Management · Vendor Management · Performance Management · Strategic Planning · Agency Review · AI/ML Integration · Change Management · Cross-functional Leadership · Executive Communication</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="10" w:line="240"/>
         <w:ind w:left="215"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0F766E"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t xml:space="preserve">•  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0F172A"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
-        <w:t xml:space="preserve">Managed 40+ engineers across globally distributed teams with direct reports, conducting regular performance reviews, 1:1s, and career development sessions to drive team growth and retention.</w:t>
+        <w:t xml:space="preserve">Led development of the company's global headless platform, co-creating the composable architecture vision that now powers over 85% of Diageo traffic for independent brand customers including Guinness, Johnnie Walker, Smirnoff, Tanqueray, Captain Morgan, and Baileys.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="10" w:line="240"/>
+        <w:ind w:left="215"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0F766E"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve">•  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0F172A"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Drove generative AI adoption across the engineering organisation, securing the procurement, safety, and legal approvals required to onboard tooling not yet sanctioned at Diageo's scale. Established prompt engineering standards, ran hackathons, and turned AI from curiosity into a productivity multiplier across 40+ engineers.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="10" w:line="240"/>
         <w:ind w:left="215"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0F766E"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t xml:space="preserve">•  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0F172A"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t xml:space="preserve">Scaled engineering organisation from 15 to 40+ developers through strategic hiring, full-cycle recruitment, and comprehensive onboarding programmes while maintaining team culture and productivity.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="10" w:line="240"/>
         <w:ind w:left="215"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0F766E"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t xml:space="preserve">•  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0F172A"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
-        <w:t xml:space="preserve">Led development of the company's global headless platform, co-creating the composable architecture vision that now powers over 75% of Diageo traffic for brands including Johnnie Walker, Guinness, Smirnoff, and Baileys.</w:t>
+        <w:t xml:space="preserve">Managed globally distributed teams — direct reports, performance reviews, 1:1s, career development, and an engineering metrics framework that improved delivery predictability and team velocity.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="10" w:line="240"/>
         <w:ind w:left="215"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0F766E"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t xml:space="preserve">•  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0F172A"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t xml:space="preserve">Owned engineering budget and vendor management, selecting and onboarding multiple external agencies while establishing governance frameworks and quality gates achieving 100% compliance.</w:t>
-      </w:r>
-[...20 lines deleted...]
-        <w:t xml:space="preserve">Implemented performance management and engineering metrics framework, improving delivery predictability and team velocity while fostering innovation culture through generative AI adoption, prompt engineering standards, and regular hackathons.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="10512"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="20"/>
         <w:ind w:left="215"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0F172A"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t xml:space="preserve">Technical Lead</w:t>
       </w:r>
       <w:tab/>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>